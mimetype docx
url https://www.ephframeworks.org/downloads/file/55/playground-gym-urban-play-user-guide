--- v0 (2026-03-10)
+++ v1 (2026-04-25)
@@ -34,51 +34,51 @@
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="654ECD80" w14:textId="7792FE7F" w:rsidR="00374FDF" w:rsidRPr="00252F6A" w:rsidRDefault="00707206" w:rsidP="00657864">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="5040" w:right="95"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00707206">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5633FAB1" wp14:editId="29FCB410">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5633FAB1" wp14:editId="58063BD6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>45719</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>7620</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1996497" cy="678180"/>
             <wp:effectExtent l="0" t="0" r="3810" b="7620"/>
             <wp:wrapNone/>
             <wp:docPr id="1475405198" name="Picture 1" descr="Blue text on a black background&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1475405198" name="Picture 1" descr="Blue text on a black background&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -517,67 +517,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC5A91">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>EPP has over 13 years' experience providing successful frameworks for Public Authorities across the UK.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A82F851" w14:textId="55624D6B" w:rsidR="00CC5A91" w:rsidRPr="00C864CC" w:rsidRDefault="00CC5A91" w:rsidP="00C864CC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC5A91">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">We let and manage </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> simple and easy to use National Framework agreements that can be accessed by any UK Public Authority, from Land's End to John o' Groats, Lowestoft to Belleek! </w:t>
+        <w:t xml:space="preserve">We let and manage a number of simple and easy to use National Framework agreements that can be accessed by any UK Public Authority, from Land's End to John o' Groats, Lowestoft to Belleek! </w:t>
       </w:r>
       <w:r w:rsidRPr="00C864CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Please see the Contract Details Notice for a full list of who can use this framework.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ACB2E64" w14:textId="77777777" w:rsidR="0034023F" w:rsidRPr="00252F6A" w:rsidRDefault="0034023F" w:rsidP="003328D2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:right="237"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="006FC0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E2BCDFC" w14:textId="5B954588" w:rsidR="00EB38A3" w:rsidRPr="00691B96" w:rsidRDefault="00EB38A3" w:rsidP="00691B96">
       <w:pPr>
@@ -2565,71 +2549,51 @@
       <w:r w:rsidRPr="003F5AD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A detailed and thorough evaluation of the tenders that were submitted was completed by officers of EPP</w:t>
       </w:r>
       <w:r w:rsidR="00DC08C3" w:rsidRPr="003F5AD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and end users</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5AD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  The objective of the framework was not to promote one single preferred supplier but instead to offer a range of service solutions from </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> leading suppliers in the marketplace.</w:t>
+        <w:t>.  The objective of the framework was not to promote one single preferred supplier but instead to offer a range of service solutions from a number of leading suppliers in the marketplace.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD01CBE" w14:textId="77777777" w:rsidR="0004319D" w:rsidRPr="003F5AD0" w:rsidRDefault="0004319D" w:rsidP="0004319D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DEB6D7A" w14:textId="77777777" w:rsidR="0004319D" w:rsidRPr="003F5AD0" w:rsidRDefault="0004319D" w:rsidP="0004319D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -4025,66 +3989,64 @@
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidR="00415100" w:rsidRPr="00EF5805">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t>needs</w:t>
       </w:r>
       <w:r w:rsidR="001E7D8B" w:rsidRPr="00EF5805">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r w:rsidR="0001081F" w:rsidRPr="00EF5805">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EF2286" w:rsidRPr="00EF5805">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="001E7D8B" w:rsidRPr="00EF5805">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t>ini-competition</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00415100" w:rsidRPr="00EF5805">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF5805">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="200D8AAB" w14:textId="77777777" w:rsidR="00BD5E01" w:rsidRPr="00EF5805" w:rsidRDefault="00BD5E01" w:rsidP="000B4771">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="426" w:right="260"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
       </w:pPr>
@@ -5364,65 +5326,56 @@
         </w:rPr>
         <w:t xml:space="preserve"> million (any one occurrence)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1583DBDC" w14:textId="77777777" w:rsidR="0004319D" w:rsidRPr="003F5AD0" w:rsidRDefault="0004319D" w:rsidP="0004319D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="284" w:right="237"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A5A3160" w14:textId="50CFECA1" w:rsidR="00911B7A" w:rsidRPr="003F5AD0" w:rsidRDefault="0004319D" w:rsidP="009105BB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="426" w:right="237"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003F5AD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
-        <w:t>In order to</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> retain a place in the framework, suppliers must provide </w:t>
+        <w:t xml:space="preserve">In order to retain a place in the framework, suppliers must provide </w:t>
       </w:r>
       <w:r w:rsidR="0008214A" w:rsidRPr="003F5AD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t>reports and evidence to demonstrate continuing compliance</w:t>
       </w:r>
       <w:r w:rsidR="009105BB" w:rsidRPr="003F5AD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A364B96" w14:textId="77777777" w:rsidR="00146727" w:rsidRPr="003F5AD0" w:rsidRDefault="00146727" w:rsidP="00146727">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="644" w:right="237"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
@@ -7866,138 +7819,202 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4281" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0632D207" w14:textId="77777777" w:rsidR="00780C3F" w:rsidRPr="006900C1" w:rsidRDefault="00780C3F" w:rsidP="00593EF7">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="173550"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006900C1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="173550"/>
               </w:rPr>
               <w:t>Warwick Landscaping Ltd</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CF9E017" w14:textId="0F2AB47C" w:rsidR="00652D41" w:rsidRPr="006900C1" w:rsidRDefault="00652D41" w:rsidP="00652D41">
+          <w:p w14:paraId="1CF9E017" w14:textId="24502C7D" w:rsidR="00652D41" w:rsidRPr="006900C1" w:rsidRDefault="00652D41" w:rsidP="00652D41">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="173550"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006900C1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="173550"/>
               </w:rPr>
               <w:t xml:space="preserve">Name:    </w:t>
             </w:r>
-            <w:r w:rsidR="006242C0" w:rsidRPr="006900C1">
+            <w:r w:rsidR="00A01D02">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="173550"/>
               </w:rPr>
-              <w:t>Jean Williams</w:t>
+              <w:t>Charlie Merritt</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD7337">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:color w:val="173550"/>
+              </w:rPr>
+              <w:t>/Sarah Whale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3916854F" w14:textId="4246E4CC" w:rsidR="00652D41" w:rsidRPr="006900C1" w:rsidRDefault="00652D41" w:rsidP="00652D41">
+          <w:p w14:paraId="3916854F" w14:textId="30AA58CE" w:rsidR="00652D41" w:rsidRPr="006900C1" w:rsidRDefault="00652D41" w:rsidP="00652D41">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="173550"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006900C1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="173550"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone:    </w:t>
             </w:r>
-            <w:r w:rsidR="00275C73" w:rsidRPr="006900C1">
+            <w:r w:rsidR="0056554B">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="173550"/>
               </w:rPr>
-              <w:t>07470 580787</w:t>
+              <w:t>01737632350</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3004EEF5" w14:textId="3085963E" w:rsidR="00652D41" w:rsidRDefault="00652D41" w:rsidP="00652D41">
+          <w:p w14:paraId="5B83A794" w14:textId="7415D8BD" w:rsidR="0056554B" w:rsidRDefault="00633F23" w:rsidP="00633F23">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:ind w:left="-76"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="173550"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006900C1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="173550"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-mail:     </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00652D41" w:rsidRPr="006900C1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="173550"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-mail:    </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r w:rsidR="00B1794D" w:rsidRPr="008E2082">
+              <w:r w:rsidR="003F61FE" w:rsidRPr="00476E50">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Calibri"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
-                <w:t>jean@warwicklandscaping.co.uk</w:t>
+                <w:t>charlie@warwicklandscaping.co.uk</w:t>
+              </w:r>
+              <w:r w:rsidR="003F61FE" w:rsidRPr="00476E50">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidR="003F61FE" w:rsidRPr="00476E50">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t xml:space="preserve">  </w:t>
+              </w:r>
+              <w:r w:rsidR="003F61FE" w:rsidRPr="00476E50">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t xml:space="preserve">     </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="6B0EAFD5" w14:textId="4CF22503" w:rsidR="004670DB" w:rsidRPr="004256D1" w:rsidRDefault="00652D41" w:rsidP="00593EF7">
+          <w:p w14:paraId="0222C71A" w14:textId="7B64D1D9" w:rsidR="000B3E5A" w:rsidRDefault="000B3E5A" w:rsidP="00593EF7">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:color w:val="173550"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="173550"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r w:rsidRPr="00476E50">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>sarah@warwicklandscaping.co.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="6B0EAFD5" w14:textId="046D27AF" w:rsidR="004670DB" w:rsidRPr="004256D1" w:rsidRDefault="00652D41" w:rsidP="00593EF7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="173550"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006900C1">
               <w:rPr>
                 <w:color w:val="173550"/>
               </w:rPr>
               <w:t xml:space="preserve">Website:  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:tooltip="http://www.warwicklandscaping.co.uk" w:history="1">
+            <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:tooltip="http://www.warwicklandscaping.co.uk" w:history="1">
               <w:r w:rsidR="00B1794D" w:rsidRPr="00B1794D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>www.warwicklandscaping.co.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D7C7A9D" w14:textId="2BA75E1F" w:rsidR="00780C3F" w:rsidRPr="006900C1" w:rsidRDefault="008C3D4B" w:rsidP="00593EF7">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="173550"/>
               </w:rPr>
             </w:pPr>
@@ -8160,76 +8177,76 @@
                 <w:color w:val="173550"/>
               </w:rPr>
               <w:t>01536 517 028</w:t>
             </w:r>
             <w:r w:rsidR="00B10B01" w:rsidRPr="006900C1">
               <w:rPr>
                 <w:color w:val="173550"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="291DF9C9" w14:textId="77777777" w:rsidR="00B10B01" w:rsidRDefault="00652D41" w:rsidP="00593EF7">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="006900C1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="173550"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail:     </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r w:rsidR="00B10B01" w:rsidRPr="008E2082">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>tenders@wicksteed.co.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5BE8676E" w14:textId="0B532055" w:rsidR="004F7252" w:rsidRPr="004F7252" w:rsidRDefault="00652D41" w:rsidP="00593EF7">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006900C1">
               <w:rPr>
                 <w:color w:val="173550"/>
               </w:rPr>
               <w:t xml:space="preserve">Website:  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r w:rsidR="004F7252" w:rsidRPr="008E2082">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>www.wicksteed.co.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="886" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DD4C60B" w14:textId="5AC35F07" w:rsidR="002D6E55" w:rsidRPr="006900C1" w:rsidRDefault="008C3D4B" w:rsidP="00593EF7">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="173550"/>
               </w:rPr>
             </w:pPr>
@@ -8487,51 +8504,50 @@
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="F74452"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22014062" w14:textId="77777777" w:rsidR="005F7F91" w:rsidRPr="00373F8D" w:rsidRDefault="005F7F91" w:rsidP="00A91EB6">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="173550"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00373F8D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="173550"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>E-Procurement and Ordering</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B2DF40A" w14:textId="121EE602" w:rsidR="003F2BC8" w:rsidRPr="00373F8D" w:rsidRDefault="005F7F91" w:rsidP="00A91EB6">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00373F8D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t xml:space="preserve">All Suppliers have the capacity to accept Purchase Orders electronically. </w:t>
       </w:r>
       <w:r w:rsidR="003F2BC8" w:rsidRPr="00373F8D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t>A S</w:t>
       </w:r>
@@ -9144,71 +9160,51 @@
       <w:r w:rsidRPr="00373F8D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ody </w:t>
       </w:r>
       <w:r w:rsidR="00182989" w:rsidRPr="00373F8D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(the Customer) </w:t>
       </w:r>
       <w:r w:rsidRPr="00373F8D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">wishing to procure using the framework () will </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> a contract for the </w:t>
+        <w:t xml:space="preserve">wishing to procure using the framework () will enter into a contract for the </w:t>
       </w:r>
       <w:r w:rsidR="00340116" w:rsidRPr="00373F8D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="173550"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>supply installation and/ or maintenance of playground, gym, outdoor leisure, splash park and</w:t>
       </w:r>
       <w:r w:rsidR="00A9063E" w:rsidRPr="00373F8D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="173550"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/or</w:t>
       </w:r>
       <w:r w:rsidR="00340116" w:rsidRPr="00373F8D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="173550"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -10974,51 +10970,51 @@
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00B81F1C" w:rsidRPr="00315504">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="173550"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
             <w:r w:rsidR="00B81F1C" w:rsidRPr="00315504">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="173550"/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B81F1C" w:rsidRPr="00315504">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="173550"/>
               </w:rPr>
               <w:t xml:space="preserve">us at </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r w:rsidR="004F552F" w:rsidRPr="00436BF5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>epp@essex.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B81F1C" w:rsidRPr="00252F6A" w14:paraId="1FE8C9BE" w14:textId="77777777" w:rsidTr="00F622CF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50AC642F" w14:textId="77777777" w:rsidR="00B81F1C" w:rsidRPr="00252F6A" w:rsidRDefault="00B81F1C" w:rsidP="00B81F1C">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
@@ -11735,73 +11731,73 @@
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00B35370" w:rsidRPr="00373F8D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t>is form EPP</w:t>
       </w:r>
       <w:r w:rsidR="00EA1079" w:rsidRPr="00373F8D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t xml:space="preserve"> vi</w:t>
       </w:r>
       <w:r w:rsidR="00EE6C07" w:rsidRPr="00373F8D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="00EE6C07" w:rsidRPr="00436BF5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>epp@essex.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000A4120">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000A4120" w:rsidRPr="00373F8D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternatively, please complete this form via </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidR="000A4120" w:rsidRPr="008D02AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>this link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000A4120" w:rsidRPr="00315504">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p w14:paraId="3789CCC4" w14:textId="77777777" w:rsidR="00B35370" w:rsidRPr="00252F6A" w:rsidRDefault="00B35370" w:rsidP="00081E3C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:right="260"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -15430,94 +15426,94 @@
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="142" w:right="237"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00373F8D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t>Please return this form via e-mail to</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF0BAD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00DF0BAD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="173550"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>ephframeworks@braintree.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000A4120" w:rsidRPr="00DF0BAD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DF0BAD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A4120" w:rsidRPr="00315504">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t>Alternatively, please complete this for</w:t>
       </w:r>
       <w:r w:rsidR="000A4120" w:rsidRPr="00F57AC7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t xml:space="preserve">m via </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidR="000A4120" w:rsidRPr="00F57AC7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>this link</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000A4120" w:rsidRPr="00F57AC7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000A4120" w:rsidRPr="00315504">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="173550"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="43221887" w14:textId="77777777" w:rsidR="002014E1" w:rsidRPr="00252F6A" w:rsidRDefault="002014E1" w:rsidP="002014E1">
@@ -15550,51 +15546,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252F6A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24C0D262" wp14:editId="237E689B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>472440</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5080</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2278380" cy="576580"/>
                 <wp:effectExtent l="0" t="0" r="0" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="21" name="Rectangle 15">
-                  <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId44"/>
+                  <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId45"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2278380" cy="576580"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -15701,91 +15697,91 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1ED7810B" w14:textId="77777777" w:rsidR="00BB4924" w:rsidRPr="00BB4924" w:rsidRDefault="00BB4924" w:rsidP="00BB4924">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54A218D9" w14:textId="0018B476" w:rsidR="00BB4924" w:rsidRPr="00BB4924" w:rsidRDefault="00BB4924" w:rsidP="00BB4924">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5556"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BB4924" w:rsidRPr="00BB4924" w:rsidSect="00D95E40">
-      <w:headerReference w:type="default" r:id="rId45"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId47"/>
+      <w:headerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="first" r:id="rId48"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1134" w:left="1440" w:header="708" w:footer="460" w:gutter="0"/>
       <w:pgBorders>
         <w:top w:val="single" w:sz="24" w:space="10" w:color="0070C0"/>
         <w:left w:val="single" w:sz="24" w:space="10" w:color="0070C0"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="407EDC61" w14:textId="77777777" w:rsidR="00B12AAF" w:rsidRDefault="00B12AAF" w:rsidP="002F3164">
+    <w:p w14:paraId="47B2584D" w14:textId="77777777" w:rsidR="00370395" w:rsidRDefault="00370395" w:rsidP="002F3164">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7608F4EF" w14:textId="77777777" w:rsidR="00B12AAF" w:rsidRDefault="00B12AAF" w:rsidP="002F3164">
+    <w:p w14:paraId="2E9F6FEA" w14:textId="77777777" w:rsidR="00370395" w:rsidRDefault="00370395" w:rsidP="002F3164">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0D43BE97" w14:textId="77777777" w:rsidR="00B12AAF" w:rsidRDefault="00B12AAF">
+    <w:p w14:paraId="354DCF3A" w14:textId="77777777" w:rsidR="00370395" w:rsidRDefault="00370395">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -16275,71 +16271,71 @@
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="23542A4E" w14:textId="77777777" w:rsidR="00734813" w:rsidRDefault="00734813" w:rsidP="00374FDF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6EE7C521" w14:textId="77777777" w:rsidR="00734813" w:rsidRPr="00374FDF" w:rsidRDefault="00734813">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44833D2D" w14:textId="77777777" w:rsidR="00B12AAF" w:rsidRDefault="00B12AAF" w:rsidP="002F3164">
+    <w:p w14:paraId="11581F64" w14:textId="77777777" w:rsidR="00370395" w:rsidRDefault="00370395" w:rsidP="002F3164">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="091B9F8A" w14:textId="77777777" w:rsidR="00B12AAF" w:rsidRDefault="00B12AAF" w:rsidP="002F3164">
+    <w:p w14:paraId="6083A0C5" w14:textId="77777777" w:rsidR="00370395" w:rsidRDefault="00370395" w:rsidP="002F3164">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="17474024" w14:textId="77777777" w:rsidR="00B12AAF" w:rsidRDefault="00B12AAF">
+    <w:p w14:paraId="1B9A21D9" w14:textId="77777777" w:rsidR="00370395" w:rsidRDefault="00370395">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="75824CBC" w14:textId="6080CCAD" w:rsidR="00734813" w:rsidRPr="00A22149" w:rsidRDefault="00734813" w:rsidP="00A22149">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:ind w:left="5040" w:right="95"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Demi" w:hAnsi="Franklin Gothic Demi"/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
@@ -19832,51 +19828,50 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="2077436754">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="472795179">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="194079705">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
-  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F3164"/>
@@ -19892,95 +19887,97 @@
     <w:rsid w:val="00031C1F"/>
     <w:rsid w:val="0004319D"/>
     <w:rsid w:val="000431D2"/>
     <w:rsid w:val="00044553"/>
     <w:rsid w:val="00045F5A"/>
     <w:rsid w:val="00046414"/>
     <w:rsid w:val="0005412C"/>
     <w:rsid w:val="000541F0"/>
     <w:rsid w:val="00055EC5"/>
     <w:rsid w:val="00056DA6"/>
     <w:rsid w:val="00061B00"/>
     <w:rsid w:val="000624F6"/>
     <w:rsid w:val="00063662"/>
     <w:rsid w:val="00067B52"/>
     <w:rsid w:val="00070D9F"/>
     <w:rsid w:val="00072309"/>
     <w:rsid w:val="000735B0"/>
     <w:rsid w:val="00081E3C"/>
     <w:rsid w:val="0008214A"/>
     <w:rsid w:val="000A0CBC"/>
     <w:rsid w:val="000A4120"/>
     <w:rsid w:val="000A5912"/>
     <w:rsid w:val="000A680F"/>
     <w:rsid w:val="000A7B1F"/>
     <w:rsid w:val="000A7DDC"/>
+    <w:rsid w:val="000B3E5A"/>
     <w:rsid w:val="000B4771"/>
     <w:rsid w:val="000B61AC"/>
     <w:rsid w:val="000B6663"/>
     <w:rsid w:val="000C05C4"/>
     <w:rsid w:val="000D24B7"/>
     <w:rsid w:val="000D3E23"/>
     <w:rsid w:val="000E1B52"/>
     <w:rsid w:val="000F3CFB"/>
     <w:rsid w:val="000F46D8"/>
     <w:rsid w:val="0010334E"/>
     <w:rsid w:val="0010566D"/>
     <w:rsid w:val="00105673"/>
     <w:rsid w:val="001120EF"/>
     <w:rsid w:val="00117169"/>
     <w:rsid w:val="00117B74"/>
     <w:rsid w:val="0012021E"/>
     <w:rsid w:val="00122450"/>
     <w:rsid w:val="00123267"/>
     <w:rsid w:val="00133B29"/>
     <w:rsid w:val="0013647A"/>
     <w:rsid w:val="001462C3"/>
     <w:rsid w:val="00146727"/>
     <w:rsid w:val="001476DA"/>
     <w:rsid w:val="00147F10"/>
     <w:rsid w:val="00151583"/>
     <w:rsid w:val="0015529E"/>
     <w:rsid w:val="00156036"/>
     <w:rsid w:val="00156EFE"/>
     <w:rsid w:val="0015743C"/>
     <w:rsid w:val="00166373"/>
     <w:rsid w:val="00170BE2"/>
     <w:rsid w:val="00171626"/>
     <w:rsid w:val="00171C6A"/>
     <w:rsid w:val="0017224B"/>
     <w:rsid w:val="00176CF8"/>
     <w:rsid w:val="00182989"/>
     <w:rsid w:val="00184CA4"/>
     <w:rsid w:val="00186DFC"/>
     <w:rsid w:val="0018754C"/>
     <w:rsid w:val="0019181A"/>
     <w:rsid w:val="00193A4F"/>
     <w:rsid w:val="0019499B"/>
     <w:rsid w:val="001A095A"/>
     <w:rsid w:val="001A42F8"/>
     <w:rsid w:val="001A4ACC"/>
+    <w:rsid w:val="001A7BC7"/>
     <w:rsid w:val="001B4CBC"/>
     <w:rsid w:val="001C014F"/>
     <w:rsid w:val="001C03DB"/>
     <w:rsid w:val="001C44DE"/>
     <w:rsid w:val="001C4B7F"/>
     <w:rsid w:val="001D01A5"/>
     <w:rsid w:val="001E1C26"/>
     <w:rsid w:val="001E722A"/>
     <w:rsid w:val="001E7D8B"/>
     <w:rsid w:val="001F06C5"/>
     <w:rsid w:val="001F372D"/>
     <w:rsid w:val="001F4157"/>
     <w:rsid w:val="002014E1"/>
     <w:rsid w:val="002019F7"/>
     <w:rsid w:val="002237BF"/>
     <w:rsid w:val="00223BEB"/>
     <w:rsid w:val="00225325"/>
     <w:rsid w:val="00231281"/>
     <w:rsid w:val="0023161F"/>
     <w:rsid w:val="002346F9"/>
     <w:rsid w:val="00234982"/>
     <w:rsid w:val="00235D7D"/>
     <w:rsid w:val="0023670D"/>
     <w:rsid w:val="00236ABD"/>
     <w:rsid w:val="00240D39"/>
@@ -20021,87 +20018,89 @@
     <w:rsid w:val="002F3164"/>
     <w:rsid w:val="002F3CEB"/>
     <w:rsid w:val="002F4313"/>
     <w:rsid w:val="002F7E83"/>
     <w:rsid w:val="00300BB3"/>
     <w:rsid w:val="00307EEB"/>
     <w:rsid w:val="00311701"/>
     <w:rsid w:val="00313D42"/>
     <w:rsid w:val="00315504"/>
     <w:rsid w:val="0032334A"/>
     <w:rsid w:val="0032707F"/>
     <w:rsid w:val="00330B38"/>
     <w:rsid w:val="003328D2"/>
     <w:rsid w:val="00337841"/>
     <w:rsid w:val="00340116"/>
     <w:rsid w:val="0034023F"/>
     <w:rsid w:val="003428B6"/>
     <w:rsid w:val="00345E58"/>
     <w:rsid w:val="00350213"/>
     <w:rsid w:val="0035088C"/>
     <w:rsid w:val="00351476"/>
     <w:rsid w:val="00352077"/>
     <w:rsid w:val="0035418D"/>
     <w:rsid w:val="00363FE5"/>
     <w:rsid w:val="00366AEB"/>
+    <w:rsid w:val="00370395"/>
     <w:rsid w:val="003734C8"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374FDF"/>
     <w:rsid w:val="0038127A"/>
     <w:rsid w:val="0038273E"/>
     <w:rsid w:val="00386DC9"/>
     <w:rsid w:val="00390553"/>
     <w:rsid w:val="00394EC8"/>
     <w:rsid w:val="0039604C"/>
     <w:rsid w:val="00396081"/>
     <w:rsid w:val="00396BA0"/>
     <w:rsid w:val="003A1FFC"/>
     <w:rsid w:val="003A26D7"/>
     <w:rsid w:val="003A39AF"/>
     <w:rsid w:val="003A6831"/>
     <w:rsid w:val="003B3046"/>
     <w:rsid w:val="003B697B"/>
     <w:rsid w:val="003B6D36"/>
     <w:rsid w:val="003B7E28"/>
     <w:rsid w:val="003C210D"/>
     <w:rsid w:val="003C2B2F"/>
     <w:rsid w:val="003C7217"/>
     <w:rsid w:val="003C78C6"/>
     <w:rsid w:val="003D44B1"/>
     <w:rsid w:val="003D4A6E"/>
     <w:rsid w:val="003D611D"/>
     <w:rsid w:val="003D702D"/>
     <w:rsid w:val="003E095F"/>
     <w:rsid w:val="003E2AC4"/>
     <w:rsid w:val="003E2CEF"/>
     <w:rsid w:val="003E38B6"/>
     <w:rsid w:val="003E3DBD"/>
     <w:rsid w:val="003E4486"/>
     <w:rsid w:val="003F1944"/>
     <w:rsid w:val="003F2BC8"/>
     <w:rsid w:val="003F4783"/>
     <w:rsid w:val="003F5AD0"/>
+    <w:rsid w:val="003F61FE"/>
     <w:rsid w:val="0040363F"/>
     <w:rsid w:val="0040393F"/>
     <w:rsid w:val="00410C14"/>
     <w:rsid w:val="00414133"/>
     <w:rsid w:val="00414F43"/>
     <w:rsid w:val="00415100"/>
     <w:rsid w:val="0042049A"/>
     <w:rsid w:val="00423916"/>
     <w:rsid w:val="00425589"/>
     <w:rsid w:val="004312DC"/>
     <w:rsid w:val="00434E27"/>
     <w:rsid w:val="00435945"/>
     <w:rsid w:val="004427BF"/>
     <w:rsid w:val="00447152"/>
     <w:rsid w:val="00452389"/>
     <w:rsid w:val="00452F60"/>
     <w:rsid w:val="004532D4"/>
     <w:rsid w:val="004533F9"/>
     <w:rsid w:val="0045518C"/>
     <w:rsid w:val="00462B3A"/>
     <w:rsid w:val="0046474D"/>
     <w:rsid w:val="00465B64"/>
     <w:rsid w:val="004666DA"/>
     <w:rsid w:val="004670DB"/>
     <w:rsid w:val="00467920"/>
@@ -20111,212 +20110,218 @@
     <w:rsid w:val="00477AED"/>
     <w:rsid w:val="00477E73"/>
     <w:rsid w:val="0048439E"/>
     <w:rsid w:val="00485373"/>
     <w:rsid w:val="00495E5B"/>
     <w:rsid w:val="00496441"/>
     <w:rsid w:val="004966D4"/>
     <w:rsid w:val="004A0134"/>
     <w:rsid w:val="004A0630"/>
     <w:rsid w:val="004A266E"/>
     <w:rsid w:val="004A628B"/>
     <w:rsid w:val="004A746C"/>
     <w:rsid w:val="004B0A9E"/>
     <w:rsid w:val="004B7646"/>
     <w:rsid w:val="004C2041"/>
     <w:rsid w:val="004C6059"/>
     <w:rsid w:val="004C68FE"/>
     <w:rsid w:val="004D0E08"/>
     <w:rsid w:val="004D3412"/>
     <w:rsid w:val="004D4095"/>
     <w:rsid w:val="004D4BFB"/>
     <w:rsid w:val="004D749D"/>
     <w:rsid w:val="004E0499"/>
     <w:rsid w:val="004E0710"/>
     <w:rsid w:val="004E0CA2"/>
+    <w:rsid w:val="004E0FDE"/>
     <w:rsid w:val="004E2DC8"/>
     <w:rsid w:val="004E3A2A"/>
     <w:rsid w:val="004E6C2D"/>
     <w:rsid w:val="004E7BCF"/>
     <w:rsid w:val="004F2F1E"/>
     <w:rsid w:val="004F31A5"/>
     <w:rsid w:val="004F3348"/>
     <w:rsid w:val="004F3CCD"/>
     <w:rsid w:val="004F4184"/>
     <w:rsid w:val="004F552F"/>
     <w:rsid w:val="004F6C93"/>
     <w:rsid w:val="004F7252"/>
     <w:rsid w:val="00500156"/>
     <w:rsid w:val="00512FDD"/>
     <w:rsid w:val="00515E1D"/>
     <w:rsid w:val="005225E3"/>
     <w:rsid w:val="00522687"/>
     <w:rsid w:val="005239FE"/>
     <w:rsid w:val="00527E19"/>
     <w:rsid w:val="00533043"/>
     <w:rsid w:val="005355C5"/>
     <w:rsid w:val="00536D13"/>
     <w:rsid w:val="005414A5"/>
     <w:rsid w:val="00543C57"/>
     <w:rsid w:val="00544897"/>
     <w:rsid w:val="0056107D"/>
     <w:rsid w:val="005645A8"/>
+    <w:rsid w:val="0056554B"/>
     <w:rsid w:val="005655B9"/>
     <w:rsid w:val="0056608F"/>
     <w:rsid w:val="0056715B"/>
     <w:rsid w:val="005714E1"/>
     <w:rsid w:val="00571902"/>
     <w:rsid w:val="00577A9E"/>
     <w:rsid w:val="00585F64"/>
     <w:rsid w:val="005927FE"/>
     <w:rsid w:val="00596D8A"/>
     <w:rsid w:val="005A01A6"/>
     <w:rsid w:val="005A57BC"/>
     <w:rsid w:val="005B267E"/>
     <w:rsid w:val="005C037C"/>
     <w:rsid w:val="005C06D8"/>
     <w:rsid w:val="005C29E6"/>
     <w:rsid w:val="005C6733"/>
     <w:rsid w:val="005D4010"/>
     <w:rsid w:val="005E26CE"/>
     <w:rsid w:val="005E3A65"/>
     <w:rsid w:val="005E46F5"/>
     <w:rsid w:val="005F3817"/>
     <w:rsid w:val="005F7F91"/>
     <w:rsid w:val="00601F99"/>
     <w:rsid w:val="006025DA"/>
     <w:rsid w:val="00603096"/>
     <w:rsid w:val="00604306"/>
     <w:rsid w:val="006054A3"/>
     <w:rsid w:val="00605BF8"/>
     <w:rsid w:val="0060760A"/>
     <w:rsid w:val="0061366B"/>
     <w:rsid w:val="00613C6F"/>
     <w:rsid w:val="00615102"/>
     <w:rsid w:val="00615250"/>
     <w:rsid w:val="0061528A"/>
     <w:rsid w:val="006227CE"/>
     <w:rsid w:val="006242C0"/>
     <w:rsid w:val="006251D8"/>
     <w:rsid w:val="00627DDE"/>
     <w:rsid w:val="006315EE"/>
+    <w:rsid w:val="00633F23"/>
+    <w:rsid w:val="006356DD"/>
     <w:rsid w:val="00635D9B"/>
     <w:rsid w:val="006372C8"/>
     <w:rsid w:val="006416B0"/>
     <w:rsid w:val="00641CAE"/>
     <w:rsid w:val="0064227F"/>
     <w:rsid w:val="0064290F"/>
     <w:rsid w:val="006458C0"/>
     <w:rsid w:val="00652C89"/>
     <w:rsid w:val="00652D41"/>
     <w:rsid w:val="0065350A"/>
     <w:rsid w:val="00653B8E"/>
     <w:rsid w:val="0065552D"/>
     <w:rsid w:val="00655888"/>
     <w:rsid w:val="006567FE"/>
     <w:rsid w:val="00657864"/>
     <w:rsid w:val="00657D42"/>
     <w:rsid w:val="00661C19"/>
     <w:rsid w:val="0066694D"/>
     <w:rsid w:val="0067052C"/>
     <w:rsid w:val="006711C8"/>
     <w:rsid w:val="00671E3E"/>
     <w:rsid w:val="00674A5D"/>
     <w:rsid w:val="00674A6E"/>
     <w:rsid w:val="00675D04"/>
     <w:rsid w:val="00676E48"/>
+    <w:rsid w:val="00680154"/>
     <w:rsid w:val="00680186"/>
     <w:rsid w:val="00680E8B"/>
     <w:rsid w:val="006818A5"/>
     <w:rsid w:val="00684489"/>
     <w:rsid w:val="00687334"/>
     <w:rsid w:val="006879E9"/>
     <w:rsid w:val="006900C1"/>
     <w:rsid w:val="00690EC7"/>
     <w:rsid w:val="00691B96"/>
     <w:rsid w:val="00696A08"/>
     <w:rsid w:val="006A23BB"/>
-    <w:rsid w:val="006A23E3"/>
     <w:rsid w:val="006A3668"/>
     <w:rsid w:val="006A40A4"/>
     <w:rsid w:val="006A42A0"/>
     <w:rsid w:val="006A4CED"/>
     <w:rsid w:val="006B08DB"/>
     <w:rsid w:val="006C16FB"/>
     <w:rsid w:val="006C2A71"/>
     <w:rsid w:val="006C5B03"/>
     <w:rsid w:val="006D2505"/>
     <w:rsid w:val="006D454C"/>
     <w:rsid w:val="006E0EAC"/>
     <w:rsid w:val="006E118D"/>
     <w:rsid w:val="006E5616"/>
     <w:rsid w:val="006F017A"/>
     <w:rsid w:val="006F2291"/>
     <w:rsid w:val="006F48E9"/>
+    <w:rsid w:val="006F52A2"/>
     <w:rsid w:val="006F5F0E"/>
     <w:rsid w:val="006F771B"/>
     <w:rsid w:val="006F7AC3"/>
     <w:rsid w:val="007059F5"/>
     <w:rsid w:val="00707206"/>
     <w:rsid w:val="00716196"/>
     <w:rsid w:val="00716598"/>
     <w:rsid w:val="007206A4"/>
     <w:rsid w:val="00724889"/>
     <w:rsid w:val="0073070D"/>
     <w:rsid w:val="00733633"/>
     <w:rsid w:val="00734813"/>
     <w:rsid w:val="00736CA6"/>
     <w:rsid w:val="00745799"/>
     <w:rsid w:val="00746CBF"/>
     <w:rsid w:val="00747929"/>
     <w:rsid w:val="007510B0"/>
     <w:rsid w:val="007543E6"/>
     <w:rsid w:val="00760CF3"/>
     <w:rsid w:val="00762F14"/>
     <w:rsid w:val="00776BBD"/>
     <w:rsid w:val="00780C3F"/>
     <w:rsid w:val="00784046"/>
     <w:rsid w:val="00787A05"/>
     <w:rsid w:val="007916E5"/>
     <w:rsid w:val="00792320"/>
     <w:rsid w:val="00796D1B"/>
     <w:rsid w:val="007975CD"/>
     <w:rsid w:val="007A22E2"/>
     <w:rsid w:val="007A5368"/>
     <w:rsid w:val="007B14F8"/>
     <w:rsid w:val="007B21F9"/>
     <w:rsid w:val="007B2B93"/>
     <w:rsid w:val="007B491C"/>
     <w:rsid w:val="007B4F36"/>
     <w:rsid w:val="007B568A"/>
     <w:rsid w:val="007B7173"/>
     <w:rsid w:val="007C3FCF"/>
     <w:rsid w:val="007D7EB1"/>
     <w:rsid w:val="007E04E4"/>
     <w:rsid w:val="007E17B9"/>
     <w:rsid w:val="007E3317"/>
     <w:rsid w:val="007E7F5C"/>
+    <w:rsid w:val="007F0739"/>
     <w:rsid w:val="007F0B60"/>
     <w:rsid w:val="007F1943"/>
     <w:rsid w:val="007F55AD"/>
     <w:rsid w:val="007F588C"/>
     <w:rsid w:val="007F5E4D"/>
     <w:rsid w:val="008055EB"/>
     <w:rsid w:val="0080572A"/>
     <w:rsid w:val="008057D5"/>
     <w:rsid w:val="00806E60"/>
     <w:rsid w:val="0081213C"/>
     <w:rsid w:val="00816A4B"/>
     <w:rsid w:val="00822E88"/>
     <w:rsid w:val="00824C5E"/>
     <w:rsid w:val="00825E5A"/>
     <w:rsid w:val="0083010C"/>
     <w:rsid w:val="00830C8C"/>
     <w:rsid w:val="008319AE"/>
     <w:rsid w:val="0083537A"/>
     <w:rsid w:val="00841E10"/>
     <w:rsid w:val="00841EAC"/>
     <w:rsid w:val="008421DA"/>
     <w:rsid w:val="00842F0A"/>
     <w:rsid w:val="008440B2"/>
     <w:rsid w:val="0085164B"/>
     <w:rsid w:val="008547AA"/>
@@ -20335,51 +20340,50 @@
     <w:rsid w:val="008976D6"/>
     <w:rsid w:val="00897EF6"/>
     <w:rsid w:val="008A2BB2"/>
     <w:rsid w:val="008A5401"/>
     <w:rsid w:val="008A7DD3"/>
     <w:rsid w:val="008B14C5"/>
     <w:rsid w:val="008B1646"/>
     <w:rsid w:val="008B6514"/>
     <w:rsid w:val="008C3D4B"/>
     <w:rsid w:val="008C4E2C"/>
     <w:rsid w:val="008D02AC"/>
     <w:rsid w:val="008D2F13"/>
     <w:rsid w:val="008D3E04"/>
     <w:rsid w:val="008D528D"/>
     <w:rsid w:val="008E3E08"/>
     <w:rsid w:val="008F5E8D"/>
     <w:rsid w:val="008F70CE"/>
     <w:rsid w:val="008F70EA"/>
     <w:rsid w:val="008F71B1"/>
     <w:rsid w:val="0090081C"/>
     <w:rsid w:val="00900F0D"/>
     <w:rsid w:val="009029D3"/>
     <w:rsid w:val="0090460E"/>
     <w:rsid w:val="0090622D"/>
     <w:rsid w:val="0090670A"/>
-    <w:rsid w:val="009074AD"/>
     <w:rsid w:val="009105BB"/>
     <w:rsid w:val="00911B7A"/>
     <w:rsid w:val="0091308E"/>
     <w:rsid w:val="00915C79"/>
     <w:rsid w:val="009171A4"/>
     <w:rsid w:val="00931E89"/>
     <w:rsid w:val="0093561B"/>
     <w:rsid w:val="00940D11"/>
     <w:rsid w:val="00941A27"/>
     <w:rsid w:val="009428FF"/>
     <w:rsid w:val="00944634"/>
     <w:rsid w:val="009459A7"/>
     <w:rsid w:val="00946E16"/>
     <w:rsid w:val="00947211"/>
     <w:rsid w:val="00947E83"/>
     <w:rsid w:val="009513E7"/>
     <w:rsid w:val="00957296"/>
     <w:rsid w:val="009609A4"/>
     <w:rsid w:val="009631F3"/>
     <w:rsid w:val="00967D30"/>
     <w:rsid w:val="0097140B"/>
     <w:rsid w:val="009721C6"/>
     <w:rsid w:val="009754A7"/>
     <w:rsid w:val="0098059D"/>
     <w:rsid w:val="00981DA4"/>
@@ -20398,112 +20402,114 @@
     <w:rsid w:val="009B5E50"/>
     <w:rsid w:val="009B7F2B"/>
     <w:rsid w:val="009C0960"/>
     <w:rsid w:val="009C1044"/>
     <w:rsid w:val="009C1080"/>
     <w:rsid w:val="009C242D"/>
     <w:rsid w:val="009C2591"/>
     <w:rsid w:val="009C5B28"/>
     <w:rsid w:val="009C6F3A"/>
     <w:rsid w:val="009C7301"/>
     <w:rsid w:val="009D166A"/>
     <w:rsid w:val="009D4099"/>
     <w:rsid w:val="009D5968"/>
     <w:rsid w:val="009D5A4B"/>
     <w:rsid w:val="009D7822"/>
     <w:rsid w:val="009E27E1"/>
     <w:rsid w:val="009E4CBF"/>
     <w:rsid w:val="009F133A"/>
     <w:rsid w:val="009F2BA8"/>
     <w:rsid w:val="009F4178"/>
     <w:rsid w:val="009F59A0"/>
     <w:rsid w:val="00A0011A"/>
     <w:rsid w:val="00A003B7"/>
     <w:rsid w:val="00A007CE"/>
     <w:rsid w:val="00A01AE6"/>
+    <w:rsid w:val="00A01D02"/>
     <w:rsid w:val="00A0388E"/>
     <w:rsid w:val="00A04E7A"/>
     <w:rsid w:val="00A15B17"/>
     <w:rsid w:val="00A22149"/>
     <w:rsid w:val="00A23CD2"/>
     <w:rsid w:val="00A2570E"/>
     <w:rsid w:val="00A3233B"/>
     <w:rsid w:val="00A33F7E"/>
     <w:rsid w:val="00A34D41"/>
     <w:rsid w:val="00A403B3"/>
     <w:rsid w:val="00A41258"/>
     <w:rsid w:val="00A473CC"/>
     <w:rsid w:val="00A53B3A"/>
     <w:rsid w:val="00A57B19"/>
     <w:rsid w:val="00A612C4"/>
     <w:rsid w:val="00A61929"/>
     <w:rsid w:val="00A62655"/>
     <w:rsid w:val="00A62B1E"/>
     <w:rsid w:val="00A64A33"/>
     <w:rsid w:val="00A66351"/>
     <w:rsid w:val="00A7258D"/>
+    <w:rsid w:val="00A73F50"/>
     <w:rsid w:val="00A74F62"/>
     <w:rsid w:val="00A755B6"/>
     <w:rsid w:val="00A761C0"/>
     <w:rsid w:val="00A8052A"/>
     <w:rsid w:val="00A83A40"/>
     <w:rsid w:val="00A84033"/>
     <w:rsid w:val="00A8570D"/>
     <w:rsid w:val="00A9063E"/>
     <w:rsid w:val="00A91669"/>
     <w:rsid w:val="00A91EB6"/>
     <w:rsid w:val="00A9468B"/>
     <w:rsid w:val="00A95877"/>
     <w:rsid w:val="00A95D03"/>
     <w:rsid w:val="00AA1C68"/>
     <w:rsid w:val="00AA1E9D"/>
     <w:rsid w:val="00AA44C1"/>
     <w:rsid w:val="00AB135C"/>
     <w:rsid w:val="00AB46E2"/>
     <w:rsid w:val="00AB494A"/>
     <w:rsid w:val="00AB5D9E"/>
+    <w:rsid w:val="00AB7637"/>
     <w:rsid w:val="00AC0458"/>
     <w:rsid w:val="00AC4C02"/>
     <w:rsid w:val="00AC6222"/>
     <w:rsid w:val="00AC6C71"/>
     <w:rsid w:val="00AC765C"/>
     <w:rsid w:val="00AD335E"/>
     <w:rsid w:val="00AD418B"/>
     <w:rsid w:val="00AD5B79"/>
     <w:rsid w:val="00AE0827"/>
     <w:rsid w:val="00AE0C65"/>
     <w:rsid w:val="00AE2567"/>
     <w:rsid w:val="00AE2D9D"/>
     <w:rsid w:val="00AF0F74"/>
     <w:rsid w:val="00AF564C"/>
     <w:rsid w:val="00B00A22"/>
     <w:rsid w:val="00B03FC8"/>
     <w:rsid w:val="00B06201"/>
     <w:rsid w:val="00B10B01"/>
     <w:rsid w:val="00B11556"/>
     <w:rsid w:val="00B128AF"/>
-    <w:rsid w:val="00B12AAF"/>
     <w:rsid w:val="00B1653D"/>
     <w:rsid w:val="00B1794D"/>
     <w:rsid w:val="00B207AE"/>
     <w:rsid w:val="00B235EC"/>
     <w:rsid w:val="00B25222"/>
     <w:rsid w:val="00B30170"/>
     <w:rsid w:val="00B3149C"/>
     <w:rsid w:val="00B31DE1"/>
     <w:rsid w:val="00B33AA7"/>
     <w:rsid w:val="00B35370"/>
     <w:rsid w:val="00B36380"/>
     <w:rsid w:val="00B406D4"/>
     <w:rsid w:val="00B43C81"/>
     <w:rsid w:val="00B447D1"/>
     <w:rsid w:val="00B524C4"/>
     <w:rsid w:val="00B5788A"/>
     <w:rsid w:val="00B61793"/>
     <w:rsid w:val="00B61F6E"/>
     <w:rsid w:val="00B65D61"/>
     <w:rsid w:val="00B66089"/>
     <w:rsid w:val="00B7589C"/>
     <w:rsid w:val="00B764A0"/>
     <w:rsid w:val="00B77F35"/>
     <w:rsid w:val="00B8103F"/>
     <w:rsid w:val="00B81F1C"/>
@@ -20591,50 +20597,51 @@
     <w:rsid w:val="00CE10A8"/>
     <w:rsid w:val="00CE110A"/>
     <w:rsid w:val="00CE1141"/>
     <w:rsid w:val="00CE120B"/>
     <w:rsid w:val="00CE1829"/>
     <w:rsid w:val="00CE3225"/>
     <w:rsid w:val="00CF25DB"/>
     <w:rsid w:val="00CF3909"/>
     <w:rsid w:val="00CF47D0"/>
     <w:rsid w:val="00CF51CE"/>
     <w:rsid w:val="00D01041"/>
     <w:rsid w:val="00D01C77"/>
     <w:rsid w:val="00D02B92"/>
     <w:rsid w:val="00D0417D"/>
     <w:rsid w:val="00D04FCC"/>
     <w:rsid w:val="00D114F2"/>
     <w:rsid w:val="00D177B0"/>
     <w:rsid w:val="00D20A46"/>
     <w:rsid w:val="00D226C0"/>
     <w:rsid w:val="00D22C4A"/>
     <w:rsid w:val="00D26644"/>
     <w:rsid w:val="00D2764C"/>
     <w:rsid w:val="00D30125"/>
     <w:rsid w:val="00D37A93"/>
     <w:rsid w:val="00D40F40"/>
+    <w:rsid w:val="00D413A6"/>
     <w:rsid w:val="00D44869"/>
     <w:rsid w:val="00D520D3"/>
     <w:rsid w:val="00D522C4"/>
     <w:rsid w:val="00D62FB0"/>
     <w:rsid w:val="00D6432B"/>
     <w:rsid w:val="00D70049"/>
     <w:rsid w:val="00D74684"/>
     <w:rsid w:val="00D757BA"/>
     <w:rsid w:val="00D76010"/>
     <w:rsid w:val="00D80B3C"/>
     <w:rsid w:val="00D84D22"/>
     <w:rsid w:val="00D86CAA"/>
     <w:rsid w:val="00D914B3"/>
     <w:rsid w:val="00D92B3E"/>
     <w:rsid w:val="00D95E40"/>
     <w:rsid w:val="00D96599"/>
     <w:rsid w:val="00D97E9A"/>
     <w:rsid w:val="00DA56E2"/>
     <w:rsid w:val="00DA5A27"/>
     <w:rsid w:val="00DA76E8"/>
     <w:rsid w:val="00DB1B81"/>
     <w:rsid w:val="00DB24C5"/>
     <w:rsid w:val="00DB2F2C"/>
     <w:rsid w:val="00DB6014"/>
     <w:rsid w:val="00DC08C3"/>
@@ -20744,50 +20751,51 @@
     <w:rsid w:val="00F97E1F"/>
     <w:rsid w:val="00FA1BD0"/>
     <w:rsid w:val="00FA33A9"/>
     <w:rsid w:val="00FB1033"/>
     <w:rsid w:val="00FB126E"/>
     <w:rsid w:val="00FB1526"/>
     <w:rsid w:val="00FB1B10"/>
     <w:rsid w:val="00FB1EAD"/>
     <w:rsid w:val="00FB39DE"/>
     <w:rsid w:val="00FB559A"/>
     <w:rsid w:val="00FB55DD"/>
     <w:rsid w:val="00FB5E4B"/>
     <w:rsid w:val="00FB6692"/>
     <w:rsid w:val="00FB6F56"/>
     <w:rsid w:val="00FC07AA"/>
     <w:rsid w:val="00FC08EA"/>
     <w:rsid w:val="00FC090A"/>
     <w:rsid w:val="00FC27CC"/>
     <w:rsid w:val="00FC5053"/>
     <w:rsid w:val="00FC6668"/>
     <w:rsid w:val="00FC7243"/>
     <w:rsid w:val="00FD005A"/>
     <w:rsid w:val="00FD3750"/>
     <w:rsid w:val="00FD6A92"/>
     <w:rsid w:val="00FD6CE4"/>
+    <w:rsid w:val="00FD7337"/>
     <w:rsid w:val="00FD76F0"/>
     <w:rsid w:val="00FE0CDF"/>
     <w:rsid w:val="00FE1F7E"/>
     <w:rsid w:val="00FE6C71"/>
     <w:rsid w:val="00FF243E"/>
     <w:rsid w:val="00FF5847"/>
     <w:rsid w:val="00FF6EA8"/>
     <w:rsid w:val="21357DC6"/>
     <w:rsid w:val="7433F49B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -21300,51 +21308,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:qFormat/>
     <w:rsid w:val="00F9403C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="15"/>
       </w:numPr>
       <w:spacing w:after="120" w:line="300" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -22231,51 +22238,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2121214458">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/vch8WWtiyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tenders@eibe.co.uk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.proludic.co.uk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epp@essex.gov.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hags.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ustigate.co.uk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ephframeworks@braintree.gov.uk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.find-tender.service.gov.uk/Notice/005610-2026?" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wendy@bendcrete.com%20" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@proludic.co.uk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@ustigate.co.uk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wicksteed.co.uk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.velosolutionsuk.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@hags.co.uk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thesplash.uk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.braintree.gov.uk/xfp/form/651" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tenders@proludic.co.uk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sutcliffeplay.co.uk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tenders@wicksteed.co.uk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epp@essex.gov.uk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uk@velosolutions.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kompan.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregseale@thesplash.uk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur02.safelinks.protection.outlook.com/?url=http%3A%2F%2Fwww.warwicklandscaping.co.uk%2F&amp;data=05%7C02%7CClaire.Sargeant%40essex.gov.uk%7C1171f6d2b4644abc085d08de3efacf40%7Ca8b4324f155c4215a0f17ed8cc9a992f%7C0%7C0%7C639017444141594879%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=ivGyKcV2PHEYCh645DI7XkFN6kBjW4Y47ccunYaQo4I%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eibe.co.uk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sutcliffeplay.co.uk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephframeworks.org/facilities/janitorial-supplies-framework/1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/xVcmVxNDar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kompan.uk@kompan.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@thesplash.uk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wendy@bendcrete.com%20" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean@warwicklandscaping.co.uk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.braintree.gov.uk/xfp/form/652" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/vch8WWtiyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tenders@eibe.co.uk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.proludic.co.uk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wicksteed.co.uk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hags.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ustigate.co.uk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.braintree.gov.uk/xfp/form/651" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.velosolutionsuk.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thesplash.uk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tenders@proludic.co.uk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sutcliffeplay.co.uk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur02.safelinks.protection.outlook.com/?url=http%3A%2F%2Fwww.warwicklandscaping.co.uk%2F&amp;data=05%7C02%7CClaire.Sargeant%40essex.gov.uk%7C1171f6d2b4644abc085d08de3efacf40%7Ca8b4324f155c4215a0f17ed8cc9a992f%7C0%7C0%7C639017444141594879%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=ivGyKcV2PHEYCh645DI7XkFN6kBjW4Y47ccunYaQo4I%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epp@essex.gov.uk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephframeworks.org/facilities/janitorial-supplies-framework/1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uk@velosolutions.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kompan.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gregseale@thesplash.uk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarah@warwicklandscaping.co.uk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eibe.co.uk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sutcliffeplay.co.uk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.braintree.gov.uk/xfp/form/652" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/xVcmVxNDar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kompan.uk@kompan.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@thesplash.uk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wendy@bendcrete.com%20" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charlie@warwicklandscaping.co.uk%20%20%20%20%20%20%20%20" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ephframeworks@braintree.gov.uk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.find-tender.service.gov.uk/Notice/005610-2026?" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wendy@bendcrete.com%20" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@proludic.co.uk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@ustigate.co.uk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tenders@wicksteed.co.uk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@hags.co.uk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:epp@essex.gov.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -22520,63 +22527,76 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="07a89bfd-b1da-4765-8ef9-b91e79cdade3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8754aa0d-8d97-41f9-b2d0-6ff344149bd5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EC27A0F286690A47883830BA53BD5237" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3efc78f935cab97fad4c46b46d5f331a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="07a89bfd-b1da-4765-8ef9-b91e79cdade3" xmlns:ns3="8754aa0d-8d97-41f9-b2d0-6ff344149bd5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7e197172284845fdc44de98298429f8" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="07a89bfd-b1da-4765-8ef9-b91e79cdade3"/>
     <xsd:import namespace="8754aa0d-8d97-41f9-b2d0-6ff344149bd5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -22756,141 +22776,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCEF2683-30CB-4C4C-B953-8B029E627AA3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00F59C08-1859-4AC5-875F-0B6BDE13284B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="07a89bfd-b1da-4765-8ef9-b91e79cdade3"/>
+    <ds:schemaRef ds:uri="8754aa0d-8d97-41f9-b2d0-6ff344149bd5"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{112548C6-C2B7-4046-8550-F54A4DD09168}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7783B31-DBA4-4CF9-AB26-F899E5A91F47}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="07a89bfd-b1da-4765-8ef9-b91e79cdade3"/>
     <ds:schemaRef ds:uri="8754aa0d-8d97-41f9-b2d0-6ff344149bd5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1924</Words>
-  <Characters>11038</Characters>
+  <Words>2329</Words>
+  <Characters>13278</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>480</Lines>
-  <Paragraphs>231</Paragraphs>
+  <Lines>110</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Braintree District Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13089</CharactersWithSpaces>
+  <CharactersWithSpaces>15576</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jarvis, Paula</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100EC27A0F286690A47883830BA53BD5237</vt:lpwstr>
   </property>